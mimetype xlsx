--- v0 (2026-08-14)
+++ v1 (2026-09-29)
@@ -1172,132 +1172,132 @@
       <x:c r="R7" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
         <x:v>595476</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="12" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B8" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C8" s="14" t="s"/>
       <x:c r="D8" s="14" t="s"/>
       <x:c r="E8" s="13" t="s"/>
       <x:c r="F8" s="13" t="s"/>
       <x:c r="G8" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H8" s="13" t="s"/>
       <x:c r="I8" s="15" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J8" s="13" t="s"/>
       <x:c r="K8" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L8" s="13" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M8" s="13" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N8" s="14" t="n">
         <x:v>12233</x:v>
       </x:c>
       <x:c r="O8" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P8" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q8" s="15" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R8" s="13" t="s">
-        <x:v>56</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S8" s="13" t="n">
-        <x:v>592949</x:v>
+        <x:v>592948</x:v>
       </x:c>
       <x:c r="T8" s="15" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U8" s="15" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>12233</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>592948</x:v>
+        <x:v>592949</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C10" s="14" t="s"/>
       <x:c r="D10" s="14" t="s"/>
       <x:c r="E10" s="13" t="s"/>
       <x:c r="F10" s="13" t="s"/>
       <x:c r="G10" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H10" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -1308,51 +1308,51 @@
       <x:c r="K10" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L10" s="13" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M10" s="13" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N10" s="14" t="n">
         <x:v>15084</x:v>
       </x:c>
       <x:c r="O10" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P10" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q10" s="15" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R10" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S10" s="13" t="n">
-        <x:v>632240</x:v>
+        <x:v>631079</x:v>
       </x:c>
       <x:c r="T10" s="15" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U10" s="15" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>62</x:v>
@@ -1360,51 +1360,51 @@
       <x:c r="K11" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>15084</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>631079</x:v>
+        <x:v>632240</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 