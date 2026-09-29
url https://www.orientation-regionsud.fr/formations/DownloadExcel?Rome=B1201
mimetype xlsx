--- v0 (2026-08-14)
+++ v1 (2026-09-29)
@@ -159,62 +159,62 @@
   <x:si>
     <x:t>Bases techniques potières</x:t>
   </x:si>
   <x:si>
     <x:t>Roultaterre - Atelier de Poterie Itinérant ou Pas</x:t>
   </x:si>
   <x:si>
     <x:t>13120</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Modelage céramique</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE</x:t>
   </x:si>
   <x:si>
+    <x:t>01/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/06/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>BMA spécialité céramique</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Léonard de Vinci</x:t>
   </x:si>
   <x:si>
     <x:t>06633</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>Céramique industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES CEDEX</x:t>
@@ -318,66 +318,66 @@
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Saint Laurent du Var</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>CAP tournage en céramique (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>CAP tournage en céramique blocs de compétences 1 - 2</x:t>
   </x:si>
   <x:si>
+    <x:t>12/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LE REVEST-LES-EAUX</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/31/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Municipale des Beaux Arts Céramique</x:t>
   </x:si>
   <x:si>
     <x:t>EBAC</x:t>
   </x:si>
   <x:si>
     <x:t>06220</x:t>
   </x:si>
   <x:si>
     <x:t>VALLAURIS</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DN MADE mention matériaux</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Artisanat art</x:t>
   </x:si>
@@ -979,100 +979,100 @@
       <x:c r="K2" s="13" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L2" s="13" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M2" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N2" s="14" t="n">
         <x:v>45587</x:v>
       </x:c>
       <x:c r="O2" s="13" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P2" s="13" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q2" s="15" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R2" s="13" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S2" s="13" t="n">
-        <x:v>618140</x:v>
+        <x:v>575156</x:v>
       </x:c>
       <x:c r="T2" s="15" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U2" s="15" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="3" t="s"/>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="G3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I3" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>45587</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>575156</x:v>
+        <x:v>618140</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="12" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B4" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C4" s="14" t="n">
         <x:v>37552</x:v>
       </x:c>
       <x:c r="D4" s="14" t="s"/>
       <x:c r="E4" s="13" t="s"/>
       <x:c r="F4" s="13" t="s"/>
       <x:c r="G4" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H4" s="13" t="s"/>
@@ -1212,51 +1212,51 @@
       <x:c r="M6" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N6" s="14" t="n">
         <x:v>45586</x:v>
       </x:c>
       <x:c r="O6" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P6" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q6" s="15" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R6" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S6" s="13" t="n">
         <x:v>547096</x:v>
       </x:c>
       <x:c r="T6" s="15" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U6" s="15" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>36338</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -1269,51 +1269,51 @@
       <x:c r="M7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>45586</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
         <x:v>638142</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C8" s="14" t="n">
         <x:v>36338</x:v>
       </x:c>
       <x:c r="D8" s="14" t="s"/>
       <x:c r="E8" s="13" t="s"/>
       <x:c r="F8" s="13" t="s"/>
       <x:c r="G8" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H8" s="13" t="s"/>
       <x:c r="I8" s="15" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J8" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -1437,111 +1437,111 @@
       <x:c r="M10" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N10" s="14" t="n">
         <x:v>45597</x:v>
       </x:c>
       <x:c r="O10" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P10" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q10" s="15" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R10" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S10" s="13" t="n">
         <x:v>586633</x:v>
       </x:c>
       <x:c r="T10" s="15" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U10" s="15" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>36337</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>45597</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>607622</x:v>
+        <x:v>547116</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="12" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B12" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C12" s="14" t="n">
         <x:v>36337</x:v>
       </x:c>
       <x:c r="D12" s="14" t="s"/>
       <x:c r="E12" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F12" s="13" t="s"/>
       <x:c r="G12" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H12" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I12" s="15" t="s">
         <x:v>50</x:v>
@@ -1576,93 +1576,93 @@
       <x:c r="S12" s="13" t="n">
         <x:v>600515</x:v>
       </x:c>
       <x:c r="T12" s="15" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U12" s="15" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>36337</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>45597</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>547116</x:v>
+        <x:v>607622</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C14" s="14" t="n">
         <x:v>36337</x:v>
       </x:c>
       <x:c r="D14" s="14" t="s"/>
       <x:c r="E14" s="13" t="s"/>
       <x:c r="F14" s="13" t="s"/>
       <x:c r="G14" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H14" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I14" s="15" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J14" s="13" t="s">
@@ -1671,338 +1671,338 @@
       <x:c r="K14" s="13" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L14" s="13" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M14" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N14" s="14" t="n">
         <x:v>45597</x:v>
       </x:c>
       <x:c r="O14" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P14" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q14" s="15" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R14" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S14" s="13" t="n">
-        <x:v>638202</x:v>
+        <x:v>635249</x:v>
       </x:c>
       <x:c r="T14" s="15" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U14" s="15" t="s">
-        <x:v>31</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>36337</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>45597</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>635172</x:v>
+        <x:v>638202</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C16" s="14" t="n">
         <x:v>36337</x:v>
       </x:c>
       <x:c r="D16" s="14" t="s"/>
       <x:c r="E16" s="13" t="s"/>
       <x:c r="F16" s="13" t="s"/>
       <x:c r="G16" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H16" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I16" s="15" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J16" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K16" s="13" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L16" s="13" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M16" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N16" s="14" t="n">
         <x:v>45597</x:v>
       </x:c>
       <x:c r="O16" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P16" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q16" s="15" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R16" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S16" s="13" t="n">
-        <x:v>635249</x:v>
+        <x:v>635172</x:v>
       </x:c>
       <x:c r="T16" s="15" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U16" s="15" t="s">
-        <x:v>55</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>36337</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>45597</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="S17" s="0" t="n">
+        <x:v>571079</x:v>
+      </x:c>
+      <x:c r="T17" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="S17" s="0" t="n">
-[...2 lines deleted...]
-      <x:c r="T17" s="4" t="s">
+      <x:c r="U17" s="4" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C18" s="14" t="n">
         <x:v>36337</x:v>
       </x:c>
       <x:c r="D18" s="14" t="s"/>
       <x:c r="E18" s="13" t="s"/>
       <x:c r="F18" s="13" t="s"/>
       <x:c r="G18" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H18" s="13" t="s"/>
       <x:c r="I18" s="15" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J18" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K18" s="13" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L18" s="13" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N18" s="14" t="n">
         <x:v>45597</x:v>
       </x:c>
       <x:c r="O18" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P18" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q18" s="15" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R18" s="13" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="S18" s="13" t="n">
+        <x:v>571956</x:v>
+      </x:c>
+      <x:c r="T18" s="15" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="S18" s="13" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U18" s="15" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>36337</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>45597</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>571079</x:v>
+        <x:v>573892</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C20" s="14" t="s"/>
       <x:c r="D20" s="14" t="s"/>
       <x:c r="E20" s="13" t="s"/>
       <x:c r="F20" s="13" t="s"/>
       <x:c r="G20" s="13" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H20" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I20" s="15" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J20" s="13" t="s"/>
       <x:c r="K20" s="13" t="s">
         <x:v>25</x:v>