--- v0 (2026-08-14)
+++ v1 (2026-08-14)
@@ -231,101 +231,101 @@
   <x:si>
     <x:t>Croix Rouge Française - Croix Rouge Compétence - Antenne Crfp Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Coordination travail</x:t>
   </x:si>
   <x:si>
     <x:t>OLLIOULES</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
-    <x:t>06/16/2026 00:00:00</x:t>
-[...46 lines deleted...]
-  <x:si>
     <x:t>Coordonnateur de parcours d'accompagnement et de soins option gestion logistique et financière (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>DESU Pharmacie clinique et lien ville hôpital appliqué au parcours de soins en oncologie et gériatrie</x:t>
   </x:si>
   <x:si>
     <x:t>DESU plaies, brûlures et cicatrisation</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté de Médecine - Unité de Formation Continue en Santé</x:t>
   </x:si>
   <x:si>
     <x:t>13005</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'État d'infirmier</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional des formations sanitaires et sociales</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Hospitalier de Cannes Simone Veil</x:t>
@@ -558,59 +558,59 @@
   <x:si>
     <x:t>CGD</x:t>
   </x:si>
   <x:si>
     <x:t>13375</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Hospitalier de Digne les Bains</x:t>
   </x:si>
   <x:si>
     <x:t>04003</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/10/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/04/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>07/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'État d'infirmier en pratique avancée - 1ère année</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
@@ -828,99 +828,99 @@
   <x:si>
     <x:t>IFSI SUD</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Croix-Rouge Compétence PACA et Corse (IFSI-IFAS) - site de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Croix-Rouge Compétence Provence-Alpes-Côte d'Azur et Corse (IFSI-IFAS) - Site de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>BRIANCON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Croix-Rouge Compétence PACA et Corse - site de Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'État d'infirmier(ière) (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Croix Rouge Française</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Croix Rouge Française - Croix Rouge Compétence - Institut de Formation Toulon-Ollioules - Sanitaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Croix Rouge Française - Croix Rouge Compétence - Institut de Formation Marseille Saint Joseph</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Croix Rouge Française - Croix Rouge Compétence - Institut de Formation des Alpes Maritimes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/28/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/26/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assistance Publique des Hôpitaux de Marseille - Ifsi La Capelette</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LA GARDE</x:t>
-  </x:si>
-[...46 lines deleted...]
-    <x:t>08/31/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement de Coopération Sanitaire du Pays d'Aix - Antenne Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'État d'infirmier(ière) (expérimental)</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation au concours d'entrée en IFSI (Institut de Formation en Soins Infirmiers)</x:t>
   </x:si>
   <x:si>
     <x:t>Tutorat des étudiants-infirmiers dans le cadre de stages</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique hospitalière , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Tutorat entreprise</x:t>
   </x:si>
@@ -1713,948 +1713,948 @@
       <x:c r="J6" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K6" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L6" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M6" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N6" s="14" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O6" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P6" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q6" s="15" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R6" s="13" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="S6" s="13" t="n">
+        <x:v>629370</x:v>
+      </x:c>
+      <x:c r="T6" s="15" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="S6" s="13" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U6" s="15" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>629370</x:v>
+        <x:v>625697</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C8" s="14" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D8" s="14" t="s"/>
       <x:c r="E8" s="13" t="s"/>
       <x:c r="F8" s="13" t="s"/>
       <x:c r="G8" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H8" s="13" t="s"/>
       <x:c r="I8" s="15" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J8" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K8" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L8" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M8" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N8" s="14" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O8" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P8" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q8" s="15" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R8" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S8" s="13" t="n">
-        <x:v>625697</x:v>
+        <x:v>623904</x:v>
       </x:c>
       <x:c r="T8" s="15" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U8" s="15" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>623899</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C10" s="14" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D10" s="14" t="s"/>
       <x:c r="E10" s="13" t="s"/>
       <x:c r="F10" s="13" t="s"/>
       <x:c r="G10" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H10" s="13" t="s"/>
       <x:c r="I10" s="15" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J10" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K10" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L10" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N10" s="14" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O10" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P10" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q10" s="15" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R10" s="13" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S10" s="13" t="n">
         <x:v>623902</x:v>
       </x:c>
       <x:c r="T10" s="15" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U10" s="15" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>623914</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C12" s="14" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D12" s="14" t="s"/>
       <x:c r="E12" s="13" t="s"/>
       <x:c r="F12" s="13" t="s"/>
       <x:c r="G12" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H12" s="13" t="s"/>
       <x:c r="I12" s="15" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J12" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K12" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L12" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N12" s="14" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O12" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P12" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q12" s="15" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R12" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S12" s="13" t="n">
-        <x:v>623904</x:v>
+        <x:v>623903</x:v>
       </x:c>
       <x:c r="T12" s="15" t="s">
-        <x:v>69</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U12" s="15" t="s">
-        <x:v>70</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>625695</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="U13" s="4" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C14" s="14" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D14" s="14" t="s"/>
       <x:c r="E14" s="13" t="s"/>
       <x:c r="F14" s="13" t="s"/>
       <x:c r="G14" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H14" s="13" t="s"/>
       <x:c r="I14" s="15" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J14" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K14" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L14" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N14" s="14" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O14" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P14" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q14" s="15" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R14" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S14" s="13" t="n">
-        <x:v>625707</x:v>
+        <x:v>623912</x:v>
       </x:c>
       <x:c r="T14" s="15" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U14" s="15" t="s">
-        <x:v>56</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>625709</x:v>
+        <x:v>625707</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C16" s="14" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D16" s="14" t="s"/>
       <x:c r="E16" s="13" t="s"/>
       <x:c r="F16" s="13" t="s"/>
       <x:c r="G16" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H16" s="13" t="s"/>
       <x:c r="I16" s="15" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J16" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K16" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L16" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N16" s="14" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O16" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P16" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q16" s="15" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R16" s="13" t="s">
-        <x:v>51</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S16" s="13" t="n">
-        <x:v>629372</x:v>
+        <x:v>625709</x:v>
       </x:c>
       <x:c r="T16" s="15" t="s">
-        <x:v>52</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U16" s="15" t="s">
-        <x:v>53</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>623909</x:v>
+        <x:v>629372</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C18" s="14" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D18" s="14" t="s"/>
       <x:c r="E18" s="13" t="s"/>
       <x:c r="F18" s="13" t="s"/>
       <x:c r="G18" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H18" s="13" t="s"/>
       <x:c r="I18" s="15" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J18" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K18" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L18" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N18" s="14" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O18" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P18" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q18" s="15" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R18" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S18" s="13" t="n">
-        <x:v>623911</x:v>
+        <x:v>623909</x:v>
       </x:c>
       <x:c r="T18" s="15" t="s">
-        <x:v>52</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U18" s="15" t="s">
-        <x:v>53</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>623912</x:v>
+        <x:v>623911</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C20" s="14" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D20" s="14" t="s"/>
       <x:c r="E20" s="13" t="s"/>
       <x:c r="F20" s="13" t="s"/>
       <x:c r="G20" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H20" s="13" t="s"/>
       <x:c r="I20" s="15" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J20" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K20" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L20" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N20" s="14" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O20" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P20" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q20" s="15" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R20" s="13" t="s">
-        <x:v>51</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S20" s="13" t="n">
-        <x:v>629371</x:v>
+        <x:v>623907</x:v>
       </x:c>
       <x:c r="T20" s="15" t="s">
-        <x:v>55</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U20" s="15" t="s">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>623907</x:v>
+        <x:v>623913</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C22" s="14" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D22" s="14" t="s"/>
       <x:c r="E22" s="13" t="s"/>
       <x:c r="F22" s="13" t="s"/>
       <x:c r="G22" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H22" s="13" t="s"/>
       <x:c r="I22" s="15" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J22" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K22" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L22" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N22" s="14" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O22" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P22" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q22" s="15" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R22" s="13" t="s">
-        <x:v>66</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S22" s="13" t="n">
-        <x:v>623913</x:v>
+        <x:v>629371</x:v>
       </x:c>
       <x:c r="T22" s="15" t="s">
-        <x:v>67</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U22" s="15" t="s">
-        <x:v>68</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
@@ -2834,51 +2834,51 @@
       <x:c r="J26" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K26" s="13" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L26" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N26" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O26" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P26" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q26" s="15" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R26" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S26" s="13" t="n">
         <x:v>532676</x:v>
       </x:c>
       <x:c r="T26" s="15" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U26" s="15" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -2960,51 +2960,51 @@
       <x:c r="J28" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K28" s="13" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L28" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N28" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O28" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P28" s="13" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q28" s="15" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R28" s="13" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S28" s="13" t="n">
         <x:v>576935</x:v>
       </x:c>
       <x:c r="T28" s="15" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U28" s="15" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -3023,51 +3023,51 @@
       <x:c r="J29" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>575141</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C30" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D30" s="14" t="s"/>
       <x:c r="E30" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -3399,51 +3399,51 @@
       <x:c r="J35" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>576279</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C36" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D36" s="14" t="s"/>
       <x:c r="E36" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -3652,51 +3652,51 @@
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>630904</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C40" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D40" s="14" t="s"/>
       <x:c r="E40" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F40" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G40" s="13" t="s">
         <x:v>116</x:v>
       </x:c>
@@ -3709,51 +3709,51 @@
       <x:c r="J40" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K40" s="13" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N40" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O40" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P40" s="13" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q40" s="15" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R40" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S40" s="13" t="n">
         <x:v>630026</x:v>
       </x:c>
       <x:c r="T40" s="15" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U40" s="15" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -4021,51 +4021,51 @@
       <x:c r="J45" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>630257</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C46" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D46" s="14" t="s"/>
       <x:c r="E46" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -4147,51 +4147,51 @@
       <x:c r="J47" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>578503</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C48" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D48" s="14" t="s"/>
       <x:c r="E48" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -4210,51 +4210,51 @@
       <x:c r="J48" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K48" s="13" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L48" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N48" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O48" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P48" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q48" s="15" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R48" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S48" s="13" t="n">
         <x:v>578505</x:v>
       </x:c>
       <x:c r="T48" s="15" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U48" s="15" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -4279,51 +4279,51 @@
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>630546</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C50" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D50" s="14" t="s"/>
       <x:c r="E50" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F50" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G50" s="13" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -4342,51 +4342,51 @@
       <x:c r="L50" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N50" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O50" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P50" s="13" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q50" s="15" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R50" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S50" s="13" t="n">
         <x:v>631155</x:v>
       </x:c>
       <x:c r="T50" s="15" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U50" s="15" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -4405,51 +4405,51 @@
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>631156</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C52" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D52" s="14" t="s"/>
       <x:c r="E52" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F52" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G52" s="13" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -4468,51 +4468,51 @@
       <x:c r="L52" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N52" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O52" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P52" s="13" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q52" s="15" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R52" s="13" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S52" s="13" t="n">
         <x:v>631157</x:v>
       </x:c>
       <x:c r="T52" s="15" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U52" s="15" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
@@ -4522,51 +4522,51 @@
       <x:c r="J53" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>578897</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C54" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D54" s="14" t="s"/>
       <x:c r="E54" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -4927,468 +4927,469 @@
       <x:c r="T59" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C60" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D60" s="14" t="s"/>
       <x:c r="E60" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F60" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G60" s="13" t="s">
-        <x:v>95</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H60" s="13" t="s">
-        <x:v>96</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I60" s="15" t="s">
-        <x:v>97</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J60" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K60" s="13" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L60" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N60" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O60" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P60" s="13" t="s">
-        <x:v>95</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q60" s="15" t="s">
-        <x:v>97</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R60" s="13" t="s">
-        <x:v>66</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="S60" s="13" t="n">
-        <x:v>630040</x:v>
+        <x:v>629975</x:v>
       </x:c>
       <x:c r="T60" s="15" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U60" s="15" t="s">
-        <x:v>131</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>576146</x:v>
+        <x:v>629985</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C62" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D62" s="14" t="s"/>
       <x:c r="E62" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F62" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G62" s="13" t="s">
-        <x:v>159</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H62" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I62" s="15" t="s">
-        <x:v>160</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J62" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K62" s="13" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L62" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N62" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O62" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P62" s="13" t="s">
-        <x:v>159</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q62" s="15" t="s">
-        <x:v>160</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R62" s="13" t="s">
-        <x:v>161</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S62" s="13" t="n">
-        <x:v>629975</x:v>
+        <x:v>636970</x:v>
       </x:c>
       <x:c r="T62" s="15" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U62" s="15" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>629985</x:v>
+        <x:v>629892</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C64" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D64" s="14" t="s"/>
       <x:c r="E64" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F64" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G64" s="13" t="s">
-        <x:v>90</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H64" s="13" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I64" s="15" t="s">
-        <x:v>92</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J64" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K64" s="13" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L64" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N64" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O64" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P64" s="13" t="s">
-        <x:v>90</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q64" s="15" t="s">
-        <x:v>92</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R64" s="13" t="s">
-        <x:v>93</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S64" s="13" t="n">
-        <x:v>636970</x:v>
+        <x:v>630040</x:v>
       </x:c>
       <x:c r="T64" s="15" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U64" s="15" t="s">
-        <x:v>144</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="H65" s="0" t="s">
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>575889</x:v>
+        <x:v>576146</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C66" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D66" s="14" t="s"/>
       <x:c r="E66" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F66" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G66" s="13" t="s">
-        <x:v>119</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="H66" s="13" t="s"/>
       <x:c r="I66" s="15" t="s">
-        <x:v>121</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J66" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K66" s="13" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L66" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N66" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O66" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P66" s="13" t="s">
-        <x:v>119</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q66" s="15" t="s">
-        <x:v>121</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R66" s="13" t="s">
-        <x:v>149</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S66" s="13" t="n">
-        <x:v>525221</x:v>
+        <x:v>575889</x:v>
       </x:c>
       <x:c r="T66" s="15" t="s">
-        <x:v>84</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U66" s="15" t="s">
-        <x:v>152</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
@@ -5398,307 +5399,312 @@
       <x:c r="J67" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>525223</x:v>
+        <x:v>525221</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C68" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D68" s="14" t="s"/>
       <x:c r="E68" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F68" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G68" s="13" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H68" s="13" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I68" s="15" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J68" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K68" s="13" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L68" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N68" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O68" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P68" s="13" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q68" s="15" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R68" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S68" s="13" t="n">
-        <x:v>527208</x:v>
+        <x:v>525223</x:v>
       </x:c>
       <x:c r="T68" s="15" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U68" s="15" t="s">
-        <x:v>89</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>576379</x:v>
+        <x:v>527208</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C70" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D70" s="14" t="s"/>
       <x:c r="E70" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F70" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G70" s="13" t="s">
-        <x:v>109</x:v>
-[...1 lines deleted...]
-      <x:c r="H70" s="13" t="s"/>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H70" s="13" t="s">
+        <x:v>139</x:v>
+      </x:c>
       <x:c r="I70" s="15" t="s">
-        <x:v>110</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J70" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K70" s="13" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L70" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N70" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O70" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P70" s="13" t="s">
-        <x:v>109</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q70" s="15" t="s">
-        <x:v>110</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R70" s="13" t="s">
-        <x:v>111</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S70" s="13" t="n">
-        <x:v>630614</x:v>
+        <x:v>576379</x:v>
       </x:c>
       <x:c r="T70" s="15" t="s">
-        <x:v>67</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U70" s="15" t="s">
-        <x:v>163</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H71" s="0" t="s">
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>576159</x:v>
+        <x:v>524202</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C72" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D72" s="14" t="s"/>
       <x:c r="E72" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F72" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G72" s="13" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H72" s="13" t="s">
         <x:v>120</x:v>
       </x:c>
@@ -5801,282 +5807,277 @@
       <x:c r="T73" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C74" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D74" s="14" t="s"/>
       <x:c r="E74" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F74" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G74" s="13" t="s">
-        <x:v>98</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H74" s="13" t="s">
-        <x:v>99</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I74" s="15" t="s">
-        <x:v>100</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J74" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K74" s="13" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L74" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N74" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O74" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P74" s="13" t="s">
-        <x:v>98</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q74" s="15" t="s">
-        <x:v>100</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R74" s="13" t="s">
-        <x:v>60</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="S74" s="13" t="n">
-        <x:v>524202</x:v>
+        <x:v>527206</x:v>
       </x:c>
       <x:c r="T74" s="15" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U74" s="15" t="s">
-        <x:v>165</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>527206</x:v>
+        <x:v>576639</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C76" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D76" s="14" t="s"/>
       <x:c r="E76" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F76" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G76" s="13" t="s">
-        <x:v>90</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="H76" s="13" t="s"/>
       <x:c r="I76" s="15" t="s">
-        <x:v>92</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J76" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K76" s="13" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L76" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N76" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O76" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P76" s="13" t="s">
-        <x:v>90</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q76" s="15" t="s">
-        <x:v>92</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R76" s="13" t="s">
-        <x:v>145</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S76" s="13" t="n">
-        <x:v>576639</x:v>
+        <x:v>630614</x:v>
       </x:c>
       <x:c r="T76" s="15" t="s">
-        <x:v>31</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U76" s="15" t="s">
-        <x:v>94</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>90</x:v>
-[...2 lines deleted...]
-        <x:v>91</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>533382</x:v>
+        <x:v>576159</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C78" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D78" s="14" t="s"/>
       <x:c r="E78" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F78" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G78" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H78" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
@@ -6086,54 +6087,54 @@
       <x:c r="J78" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K78" s="13" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L78" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N78" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O78" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P78" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q78" s="15" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R78" s="13" t="s">
-        <x:v>143</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S78" s="13" t="n">
-        <x:v>533383</x:v>
+        <x:v>533382</x:v>
       </x:c>
       <x:c r="T78" s="15" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U78" s="15" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -6149,872 +6150,871 @@
       <x:c r="J79" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>533384</x:v>
+        <x:v>533383</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C80" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D80" s="14" t="s"/>
       <x:c r="E80" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F80" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G80" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H80" s="13" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I80" s="15" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J80" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K80" s="13" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L80" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N80" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O80" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P80" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q80" s="15" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R80" s="13" t="s">
-        <x:v>51</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S80" s="13" t="n">
-        <x:v>533408</x:v>
+        <x:v>533384</x:v>
       </x:c>
       <x:c r="T80" s="15" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U80" s="15" t="s">
-        <x:v>85</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>629158</x:v>
+        <x:v>533408</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C82" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D82" s="14" t="s"/>
       <x:c r="E82" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F82" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G82" s="13" t="s">
-        <x:v>119</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H82" s="13" t="s">
-        <x:v>120</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I82" s="15" t="s">
-        <x:v>121</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J82" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K82" s="13" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L82" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N82" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O82" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P82" s="13" t="s">
-        <x:v>119</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q82" s="15" t="s">
-        <x:v>121</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R82" s="13" t="s">
-        <x:v>151</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S82" s="13" t="n">
-        <x:v>525222</x:v>
+        <x:v>629158</x:v>
       </x:c>
       <x:c r="T82" s="15" t="s">
-        <x:v>84</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U82" s="15" t="s">
-        <x:v>152</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>525318</x:v>
+        <x:v>525222</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C84" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D84" s="14" t="s"/>
       <x:c r="E84" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F84" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G84" s="13" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H84" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I84" s="15" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J84" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K84" s="13" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L84" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N84" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O84" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P84" s="13" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q84" s="15" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R84" s="13" t="s">
-        <x:v>104</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S84" s="13" t="n">
-        <x:v>527202</x:v>
+        <x:v>525318</x:v>
       </x:c>
       <x:c r="T84" s="15" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U84" s="15" t="s">
-        <x:v>85</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>527209</x:v>
+        <x:v>527202</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C86" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D86" s="14" t="s"/>
       <x:c r="E86" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F86" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G86" s="13" t="s">
-        <x:v>154</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H86" s="13" t="s">
-        <x:v>155</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I86" s="15" t="s">
-        <x:v>156</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J86" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K86" s="13" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L86" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N86" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O86" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P86" s="13" t="s">
-        <x:v>154</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q86" s="15" t="s">
-        <x:v>156</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R86" s="13" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S86" s="13" t="n">
-        <x:v>528822</x:v>
+        <x:v>527209</x:v>
       </x:c>
       <x:c r="T86" s="15" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U86" s="15" t="s">
-        <x:v>85</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>528825</x:v>
+        <x:v>528822</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C88" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D88" s="14" t="s"/>
       <x:c r="E88" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F88" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G88" s="13" t="s">
-        <x:v>128</x:v>
-[...1 lines deleted...]
-      <x:c r="H88" s="13" t="s"/>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H88" s="13" t="s">
+        <x:v>139</x:v>
+      </x:c>
       <x:c r="I88" s="15" t="s">
-        <x:v>129</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J88" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K88" s="13" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L88" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N88" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O88" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P88" s="13" t="s">
-        <x:v>128</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q88" s="15" t="s">
-        <x:v>129</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R88" s="13" t="s">
-        <x:v>130</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S88" s="13" t="n">
-        <x:v>528826</x:v>
+        <x:v>528825</x:v>
       </x:c>
       <x:c r="T88" s="15" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U88" s="15" t="s">
-        <x:v>168</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>528833</x:v>
+        <x:v>528826</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C90" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D90" s="14" t="s"/>
       <x:c r="E90" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F90" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G90" s="13" t="s">
-        <x:v>146</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H90" s="13" t="s"/>
       <x:c r="I90" s="15" t="s">
-        <x:v>47</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J90" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K90" s="13" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L90" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N90" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O90" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P90" s="13" t="s">
-        <x:v>146</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q90" s="15" t="s">
-        <x:v>47</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R90" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S90" s="13" t="n">
-        <x:v>528991</x:v>
+        <x:v>528833</x:v>
       </x:c>
       <x:c r="T90" s="15" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U90" s="15" t="s">
-        <x:v>165</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>95</x:v>
-[...2 lines deleted...]
-        <x:v>96</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>524225</x:v>
+        <x:v>528991</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C92" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D92" s="14" t="s"/>
       <x:c r="E92" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F92" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G92" s="13" t="s">
-        <x:v>154</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H92" s="13" t="s">
-        <x:v>155</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I92" s="15" t="s">
-        <x:v>156</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J92" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K92" s="13" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L92" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N92" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O92" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P92" s="13" t="s">
-        <x:v>154</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q92" s="15" t="s">
-        <x:v>156</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R92" s="13" t="s">
-        <x:v>157</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S92" s="13" t="n">
-        <x:v>575926</x:v>
+        <x:v>524225</x:v>
       </x:c>
       <x:c r="T92" s="15" t="s">
-        <x:v>31</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U92" s="15" t="s">
-        <x:v>94</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -7054,213 +7054,213 @@
       <x:c r="T93" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C94" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D94" s="14" t="s"/>
       <x:c r="E94" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F94" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G94" s="13" t="s">
-        <x:v>124</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H94" s="13" t="s">
-        <x:v>125</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I94" s="15" t="s">
-        <x:v>126</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J94" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K94" s="13" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L94" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M94" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N94" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O94" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P94" s="13" t="s">
-        <x:v>124</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q94" s="15" t="s">
-        <x:v>126</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R94" s="13" t="s">
-        <x:v>127</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S94" s="13" t="n">
-        <x:v>629892</x:v>
+        <x:v>529626</x:v>
       </x:c>
       <x:c r="T94" s="15" t="s">
-        <x:v>42</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U94" s="15" t="s">
-        <x:v>131</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>529626</x:v>
+        <x:v>576638</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C96" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D96" s="14" t="s"/>
       <x:c r="E96" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F96" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G96" s="13" t="s">
-        <x:v>90</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H96" s="13" t="s">
-        <x:v>91</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I96" s="15" t="s">
-        <x:v>92</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J96" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K96" s="13" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L96" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N96" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O96" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P96" s="13" t="s">
-        <x:v>90</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q96" s="15" t="s">
-        <x:v>92</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R96" s="13" t="s">
-        <x:v>143</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S96" s="13" t="n">
-        <x:v>576638</x:v>
+        <x:v>575926</x:v>
       </x:c>
       <x:c r="T96" s="15" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U96" s="15" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>38988</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
@@ -7270,57 +7270,57 @@
       <x:c r="J97" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>635710</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="13" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C98" s="14" t="n">
         <x:v>38988</x:v>
       </x:c>
       <x:c r="D98" s="14" t="s"/>
       <x:c r="E98" s="13" t="s"/>
       <x:c r="F98" s="13" t="s"/>
       <x:c r="G98" s="13" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H98" s="13" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I98" s="15" t="s">
@@ -7329,51 +7329,51 @@
       <x:c r="J98" s="13" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K98" s="13" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L98" s="13" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="M98" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N98" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O98" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P98" s="13" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q98" s="15" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R98" s="13" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S98" s="13" t="n">
         <x:v>635706</x:v>
       </x:c>
       <x:c r="T98" s="15" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U98" s="15" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>38988</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
@@ -8597,51 +8597,51 @@
       <x:c r="J120" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K120" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L120" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M120" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N120" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O120" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P120" s="13" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q120" s="15" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R120" s="13" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S120" s="13" t="n">
         <x:v>594027</x:v>
       </x:c>
       <x:c r="T120" s="15" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U120" s="15" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
@@ -9152,51 +9152,51 @@
       <x:c r="J130" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K130" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L130" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M130" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N130" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O130" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P130" s="13" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q130" s="15" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R130" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S130" s="13" t="n">
         <x:v>594016</x:v>
       </x:c>
       <x:c r="T130" s="15" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U130" s="15" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
@@ -9818,51 +9818,51 @@
       <x:c r="J142" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K142" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L142" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M142" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N142" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O142" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P142" s="13" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q142" s="15" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R142" s="13" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S142" s="13" t="n">
         <x:v>594017</x:v>
       </x:c>
       <x:c r="T142" s="15" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U142" s="15" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
@@ -9929,51 +9929,51 @@
       <x:c r="J144" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K144" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L144" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M144" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N144" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O144" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P144" s="13" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q144" s="15" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R144" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S144" s="13" t="n">
         <x:v>594024</x:v>
       </x:c>
       <x:c r="T144" s="15" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U144" s="15" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
@@ -9983,124 +9983,124 @@
       <x:c r="H145" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>629896</x:v>
+        <x:v>583242</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="12" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B146" s="13" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C146" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D146" s="14" t="s"/>
       <x:c r="E146" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="F146" s="13" t="s"/>
       <x:c r="G146" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H146" s="13" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I146" s="15" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J146" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K146" s="13" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="L146" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M146" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N146" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O146" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P146" s="13" t="s">
-        <x:v>119</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q146" s="15" t="s">
-        <x:v>121</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R146" s="13" t="s">
-        <x:v>253</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S146" s="13" t="n">
-        <x:v>598647</x:v>
+        <x:v>583340</x:v>
       </x:c>
       <x:c r="T146" s="15" t="s">
-        <x:v>31</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="U146" s="15" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
@@ -10138,79 +10138,79 @@
         <x:v>632448</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="12" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B148" s="13" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C148" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D148" s="14" t="s"/>
       <x:c r="E148" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="F148" s="13" t="s"/>
       <x:c r="G148" s="13" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H148" s="13" t="s"/>
       <x:c r="I148" s="15" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J148" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K148" s="13" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="L148" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M148" s="13" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N148" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O148" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P148" s="13" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="Q148" s="15" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R148" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S148" s="13" t="n">
         <x:v>611518</x:v>
       </x:c>
       <x:c r="T148" s="15" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U148" s="15" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
@@ -10235,402 +10235,402 @@
       <x:c r="L149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>629185</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="12" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B150" s="13" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C150" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D150" s="14" t="s"/>
       <x:c r="E150" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="F150" s="13" t="s"/>
       <x:c r="G150" s="13" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H150" s="13" t="s"/>
       <x:c r="I150" s="15" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J150" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K150" s="13" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="L150" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M150" s="13" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N150" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O150" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P150" s="13" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q150" s="15" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R150" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S150" s="13" t="n">
         <x:v>505669</x:v>
       </x:c>
       <x:c r="T150" s="15" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U150" s="15" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>505670</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="12" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B152" s="13" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C152" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D152" s="14" t="s"/>
       <x:c r="E152" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="F152" s="13" t="s"/>
       <x:c r="G152" s="13" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H152" s="13" t="s"/>
       <x:c r="I152" s="15" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J152" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K152" s="13" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="L152" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M152" s="13" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N152" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O152" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P152" s="13" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="Q152" s="15" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R152" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S152" s="13" t="n">
         <x:v>505671</x:v>
       </x:c>
       <x:c r="T152" s="15" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U152" s="15" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>554072</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="12" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B154" s="13" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C154" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D154" s="14" t="s"/>
       <x:c r="E154" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="F154" s="13" t="s"/>
       <x:c r="G154" s="13" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H154" s="13" t="s"/>
       <x:c r="I154" s="15" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J154" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K154" s="13" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="L154" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M154" s="13" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N154" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O154" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P154" s="13" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q154" s="15" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R154" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S154" s="13" t="n">
         <x:v>554073</x:v>
       </x:c>
       <x:c r="T154" s="15" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="U154" s="15" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>611329</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="12" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B156" s="13" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C156" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D156" s="14" t="s"/>
       <x:c r="E156" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="F156" s="13" t="s"/>
       <x:c r="G156" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H156" s="13" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I156" s="15" t="s">
         <x:v>187</x:v>
@@ -10638,60 +10638,60 @@
       <x:c r="J156" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K156" s="13" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="L156" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M156" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N156" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O156" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P156" s="13" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q156" s="15" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R156" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S156" s="13" t="n">
         <x:v>630274</x:v>
       </x:c>
       <x:c r="T156" s="15" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U156" s="15" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
@@ -10759,51 +10759,51 @@
       <x:c r="J158" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K158" s="13" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="L158" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M158" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N158" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O158" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P158" s="13" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q158" s="15" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R158" s="13" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S158" s="13" t="n">
         <x:v>630043</x:v>
       </x:c>
       <x:c r="T158" s="15" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U158" s="15" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
@@ -10828,51 +10828,51 @@
       <x:c r="M159" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>630919</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="12" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B160" s="13" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C160" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D160" s="14" t="s"/>
       <x:c r="E160" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="F160" s="13" t="s"/>
       <x:c r="G160" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H160" s="13" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I160" s="15" t="s">
         <x:v>187</x:v>
@@ -10934,660 +10934,660 @@
       <x:c r="H161" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>629168</x:v>
+        <x:v>632559</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="12" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B162" s="13" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C162" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D162" s="14" t="s"/>
       <x:c r="E162" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="F162" s="13" t="s"/>
       <x:c r="G162" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H162" s="13" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I162" s="15" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J162" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K162" s="13" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="L162" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M162" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N162" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O162" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P162" s="13" t="s">
-        <x:v>124</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q162" s="15" t="s">
-        <x:v>126</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R162" s="13" t="s">
-        <x:v>127</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S162" s="13" t="n">
-        <x:v>583235</x:v>
+        <x:v>629168</x:v>
       </x:c>
       <x:c r="T162" s="15" t="s">
-        <x:v>267</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U162" s="15" t="s">
-        <x:v>152</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>583237</x:v>
+        <x:v>583235</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="12" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B164" s="13" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C164" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D164" s="14" t="s"/>
       <x:c r="E164" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="F164" s="13" t="s"/>
       <x:c r="G164" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H164" s="13" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I164" s="15" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J164" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K164" s="13" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="L164" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M164" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N164" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O164" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P164" s="13" t="s">
-        <x:v>112</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q164" s="15" t="s">
-        <x:v>113</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R164" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S164" s="13" t="n">
-        <x:v>583253</x:v>
+        <x:v>583237</x:v>
       </x:c>
       <x:c r="T164" s="15" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U164" s="15" t="s">
-        <x:v>43</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>632559</x:v>
+        <x:v>583253</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="12" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B166" s="13" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C166" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D166" s="14" t="s"/>
       <x:c r="E166" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="F166" s="13" t="s"/>
       <x:c r="G166" s="13" t="s">
-        <x:v>185</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="H166" s="13" t="s"/>
       <x:c r="I166" s="15" t="s">
-        <x:v>187</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J166" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K166" s="13" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="L166" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M166" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N166" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O166" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P166" s="13" t="s">
-        <x:v>154</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q166" s="15" t="s">
-        <x:v>156</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R166" s="13" t="s">
-        <x:v>157</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S166" s="13" t="n">
-        <x:v>583242</x:v>
+        <x:v>611357</x:v>
       </x:c>
       <x:c r="T166" s="15" t="s">
-        <x:v>269</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U166" s="15" t="s">
-        <x:v>43</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>185</x:v>
-[...2 lines deleted...]
-        <x:v>186</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>583340</x:v>
+        <x:v>554074</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="12" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B168" s="13" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C168" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D168" s="14" t="s"/>
       <x:c r="E168" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="F168" s="13" t="s"/>
       <x:c r="G168" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H168" s="13" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I168" s="15" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J168" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K168" s="13" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="L168" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M168" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N168" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O168" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P168" s="13" t="s">
-        <x:v>98</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q168" s="15" t="s">
-        <x:v>100</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R168" s="13" t="s">
-        <x:v>60</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S168" s="13" t="n">
-        <x:v>632332</x:v>
+        <x:v>629896</x:v>
       </x:c>
       <x:c r="T168" s="15" t="s">
-        <x:v>67</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U168" s="15" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="H169" s="0" t="s">
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>611357</x:v>
+        <x:v>598647</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="12" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B170" s="13" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C170" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D170" s="14" t="s"/>
       <x:c r="E170" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="F170" s="13" t="s"/>
       <x:c r="G170" s="13" t="s">
-        <x:v>254</x:v>
-[...1 lines deleted...]
-      <x:c r="H170" s="13" t="s"/>
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="H170" s="13" t="s">
+        <x:v>186</x:v>
+      </x:c>
       <x:c r="I170" s="15" t="s">
-        <x:v>255</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J170" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K170" s="13" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="L170" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M170" s="13" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N170" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O170" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P170" s="13" t="s">
-        <x:v>259</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q170" s="15" t="s">
-        <x:v>207</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R170" s="13" t="s">
-        <x:v>60</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S170" s="13" t="n">
-        <x:v>554074</x:v>
+        <x:v>630030</x:v>
       </x:c>
       <x:c r="T170" s="15" t="s">
-        <x:v>31</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U170" s="15" t="s">
-        <x:v>260</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>630030</x:v>
+        <x:v>630031</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="12" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B172" s="13" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C172" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D172" s="14" t="s"/>
       <x:c r="E172" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="F172" s="13" t="s"/>
       <x:c r="G172" s="13" t="s">
         <x:v>185</x:v>
@@ -11595,66 +11595,66 @@
       <x:c r="H172" s="13" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I172" s="15" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J172" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K172" s="13" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="L172" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N172" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O172" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P172" s="13" t="s">
-        <x:v>271</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q172" s="15" t="s">
-        <x:v>272</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R172" s="13" t="s">
-        <x:v>158</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S172" s="13" t="n">
-        <x:v>630031</x:v>
+        <x:v>632332</x:v>
       </x:c>
       <x:c r="T172" s="15" t="s">
-        <x:v>135</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U172" s="15" t="s">
-        <x:v>270</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -11667,51 +11667,51 @@
       <x:c r="K173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>580172</x:v>
+        <x:v>572951</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="13" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C174" s="14" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D174" s="14" t="s"/>
       <x:c r="E174" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F174" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -11730,51 +11730,51 @@
       <x:c r="K174" s="13" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L174" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N174" s="14" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O174" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P174" s="13" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q174" s="15" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R174" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S174" s="13" t="n">
-        <x:v>572951</x:v>
+        <x:v>580172</x:v>
       </x:c>
       <x:c r="T174" s="15" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U174" s="15" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>81</x:v>
@@ -11785,54 +11785,54 @@
       <x:c r="L175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>43409</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>632237</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="13" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C176" s="14" t="s"/>
       <x:c r="D176" s="14" t="s"/>
       <x:c r="E176" s="13" t="s"/>
       <x:c r="F176" s="13" t="s"/>
       <x:c r="G176" s="13" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H176" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I176" s="15" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J176" s="13" t="s"/>
       <x:c r="K176" s="13" t="s">
         <x:v>276</x:v>
@@ -11840,51 +11840,51 @@
       <x:c r="L176" s="13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M176" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N176" s="14" t="n">
         <x:v>44588</x:v>
       </x:c>
       <x:c r="O176" s="13" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P176" s="13" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q176" s="15" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R176" s="13" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S176" s="13" t="n">
         <x:v>633410</x:v>
       </x:c>
       <x:c r="T176" s="15" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U176" s="15" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template/>